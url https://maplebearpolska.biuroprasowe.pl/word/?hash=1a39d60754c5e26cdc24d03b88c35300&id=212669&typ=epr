--- v0 (2026-04-17)
+++ v1 (2026-06-09)
@@ -379,51 +379,51 @@
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na godzinę 10:00 nie ma już wolnych miejsc. Zostało dosłownie kilka ostatnich na 13:30. Uruchamiamy też dodatkowe, specjalne spotkanie o 15:30 — dedykowane wyłącznie nauczycielom i profesjonalistom pracującym z dziećmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Spotkanie zostało objęte patronatem honorowym przez Prezydenta Miasta Katowice Pana Marcina Krupę, Wojewodę Śląskiego Pana Marka Wójcika a także Regionalny Ośrodek Doskonalenia Nauczycieli "WOM" w Katowicach i Regionalną Izbę Gospodarczó w Katowicach. Patronat medialny: TVP 3 Katowice i TVP Info oraz Dziennik Zachodni i Magazyn Business Hub. </w:t>
+        <w:t xml:space="preserve">Spotkanie zostało objęte patronatem honorowym przez Prezydenta Miasta Katowice Pana Marcina Krupę, Wojewodę Śląskiego Pana Marka Wójcika a także Regionalny Ośrodek Doskonalenia Nauczycieli "WOM" w Katowicach i Regionalną Izbę Gospodarczą w Katowicach. Patronat medialny: TVP 3 Katowice i TVP Info oraz Dziennik Zachodni i Magazyn Business Hub. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">WROCŁAW — 25 kwietnia 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>